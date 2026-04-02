--- v0 (2026-02-15)
+++ v1 (2026-04-02)
@@ -99,51 +99,2075 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>obvestila Komisije</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="79F184D9" w14:textId="77777777" w:rsidR="00BB3A07" w:rsidRDefault="00BB3A07" w:rsidP="00BB3A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E92B89B" w14:textId="4828A29E" w:rsidR="00BB3A07" w:rsidRDefault="00BB3A07" w:rsidP="00BB3A07">
+    <w:p w14:paraId="709D1A1F" w14:textId="75CD8C97" w:rsidR="0027713E" w:rsidRDefault="0027713E" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008446C0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obvestilo Komisije z dne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>20. 3. 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEEE75D" w14:textId="50574CC6" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisija nas je obvestila </w:t>
+      </w:r>
+      <w:r w:rsidR="003234F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>sprememb</w:t>
+      </w:r>
+      <w:r w:rsidR="003234F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ah</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ki </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so bile 24. marca 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00092FC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>izvedene v sistemu CATCH</w:t>
+      </w:r>
+      <w:r w:rsidR="00092FC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in sicer: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336567B0" w14:textId="0D4BD206" w:rsidR="00023AD0" w:rsidRDefault="00092FC1" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asovna prekoračitev pri nalaganju in shranjevanju dokumentov v </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CATCH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: sistem CATCH je javljal </w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>napak</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o pri </w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>prekoračitv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omejitve pri nalaganju in shranjevanju dokumentov v </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistem </w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CATCH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. Na</w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>paka je odpravljena</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. U</w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">porabniki bodo lahko dokumente </w:t>
+      </w:r>
+      <w:r w:rsidR="0042671A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudi </w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>odpirali hitreje, zlasti kadar je povezanih več dokumentov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54479138" w14:textId="78FF2072" w:rsidR="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Polji 6 in 7 potrdila o ulovu: v teh dveh poljih bo mogoče izbrati plovila, navedena kot odobreni obrati</w:t>
+      </w:r>
+      <w:r w:rsidR="00092FC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v skladu s pravili SANTE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589AF9B8" w14:textId="77C17C9A" w:rsidR="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Postopek ponovne uporabe (re-use workflow)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: zahteva po </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>preložitvi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potrdila o ulovu k izjavi uvoznika</w:t>
+      </w:r>
+      <w:r w:rsidR="003234F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je bila odpravljena, če je bilo to potrdilo že priloženo k izjavi o predelavi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F8AFCE" w14:textId="58C7FAC9" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postopek spreminjanja </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izjave </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o predelavi je bil izboljšan v zvezi s spremnimi dokumenti (naložene dokumente je mogoče odstraniti, ko je </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izjava </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o predelavi v stanju </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="72" w:eastAsia="Aptos" w:hAnsi="72" w:cs="72"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be amended - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>za spremembo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="72" w:eastAsia="Aptos" w:hAnsi="72" w:cs="72"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7D3DF6" w14:textId="4AC79273" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaupnost podatkov: v postopku </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>direktne uporabe sistema CATCH (exporter workflow)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so bila spremenjena pravila glede dostopa do spremnih dokumentov</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Samo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izvoznik bo lahko videl dokumente, ki jih je naložil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BEF531" w14:textId="799EB94C" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00C12DEE" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direktna uporaba sistema CATCH (exporter worflow): </w:t>
+      </w:r>
+      <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organi za potrjevanje bodo lahko razveljavili potrdilo o ulovu, čeprav to potrdilo ni v statusu „veljavno“, tj. kadar so pristojni organi potrdili potrdilo o ulovu, izvoznik pa še ni podpisal priloge s podatki o prevozu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0FEC9" w14:textId="2B1EA0F9" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="003234F6" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postopek ponovnega izvoza (re-export):  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003234F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpravljena je bila tehnična napaka v zvezi s potrdilom o ponovnem izvozu, povezanim z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>izjavo uvoznika (IM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003234F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, pri kateri niso bili uvoženi vsi proizvodi, navedeni na potrdilu o ulovu ali izjavi o predelavi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6AE2A8" w14:textId="6E8CA3DB" w:rsidR="00023AD0" w:rsidRDefault="00DC16C5" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostala pojasnila </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vezana na </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>delo</w:t>
+      </w:r>
+      <w:r w:rsidR="00092FC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>sistem</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CATCH:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194651B0" w14:textId="0EAEA691" w:rsidR="00DC16C5" w:rsidRDefault="00DC16C5" w:rsidP="00935ABF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Možnost popravljanja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izjav uvoznika: </w:t>
+      </w:r>
+      <w:r w:rsidR="0042671A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ostopek popravljanja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (to be amended workflow) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni na voljo za </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Izjave uvoznika</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ostopek popravljanja </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>lahko uporabi le za potrdila o ulovu in izjave o predelavi v primerih, ko so te dokumente v papirni obliki izdal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tretje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>države in jih je bilo treba ročno vnesti v sistem CATCH</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pri uvozu v EU.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26067E59" w14:textId="3ABBA178" w:rsidR="00414F2B" w:rsidRDefault="00DC16C5" w:rsidP="00935ABF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Prožnost</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>/prilagoditev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – države članice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0042671A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amen prožnosti, ki je bila uvedena za prvih 6 mesecev, se nanaša na predložitev potrdil o ulovu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>tretjih držav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ki ne vsebujejo podatkov, ki so zahtevana od 10. 1. 2026, to so podatki o </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00C40DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ribolovn</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00C40DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> orodj</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00C40DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, razširjene informacije o območju ulova in podpis imetnika ribolovnega dovoljenja.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ta prožnost je omogočena za obdobje 6 mesecev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da bi se olajšal prehod na nove zahteve sistema EU za potrjevanje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>potrdil o ulovu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00A40122">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>zagotovi</w:t>
+      </w:r>
+      <w:r w:rsidR="0042671A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00A40122">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, da trgovinski tokovi v prvih mesecih leta 2026 ne bodo blokirani.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za potrdila o ulovu, ki jih potrdijo države članice, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ta prožnost ne velja, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">operater </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mora </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v vseh primerih zahtevane podatke predložiti pristojnim organom držav članic. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693A6AE4" w14:textId="54F3AB48" w:rsidR="00DC16C5" w:rsidRPr="00935ABF" w:rsidRDefault="00414F2B" w:rsidP="00935ABF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manjkajoče vrste rib v sistemu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CATCH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000C731F" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>v TRACES NT/sistem C</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATCH </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>je vključen seznam AFSIS (</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>globalni seznam vrst, ki jih FAO uporablja v ribištvu in akvakulturi</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in so </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voljo le vrste z oznako FAO Alpha-3. Nekatere vrste morda manjkajo. Če torej ne najdete določene </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vrste, </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>nam prosim to sporočite</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (oznako KN in znanstveno ime)</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in bomo poskrbeli da bo </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vrsta dodana v </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistem </w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CATCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61266A87" w14:textId="3096FC45" w:rsidR="00935ABF" w:rsidRDefault="00935ABF" w:rsidP="00144F4C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Možnost povezovanja več izjav o predelavi z eno</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izjavo </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB" w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>uvoznika</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB" w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB" w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eč izjav o predelavi je mogoče </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">povezati z eno </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB" w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izjavo uvoznika, vendar pa je trenutno to omejeno na 3 izjave, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>da se izogne</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tehničnim težavam. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB" w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Komisija p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riporoča, da se omeji 3 izjave o predelavi na eno </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB" w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>izjavo uvoznika</w:t>
+      </w:r>
+      <w:r w:rsidR="0042671A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IM).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aradi upravljanja količin v sistemu CATCH, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je potrebno upoštevati, da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">če 2 ali 3 od 3 izjav o predelavi temeljijo, delno ali v celoti, na istem potrdilu o ulovu, teh izjav o predelavi ni mogoče povezati z isto </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB66BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izjavo uvoznika. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FE9B9B" w14:textId="396832D4" w:rsidR="00BF4E0F" w:rsidRDefault="00BF4E0F" w:rsidP="00A07BD4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Posodobitev gradiva za usposabljanje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uporabniška navodila </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bodo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>posod</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>obljena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> takoj, ko </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>to mogoče, da bi jih uskladili s spremembami sistema.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Povezava: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00BF4E0F">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>TRACES NT dokumentacija</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D84622D" w14:textId="3A6C34DD" w:rsidR="00DC16C5" w:rsidRDefault="00A00D2C" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>V primeru, da pri uporabi sistema CATCH ali pri vnosu podatkov naletite na težavo, katere rešitve ne najdete v tem dokumentu niti v dokumentaciji TRACES NT, nam to prosim sporočite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na elektronski naslov </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00226579">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>gfu.fu@gov.si</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, s pripisom sistem CATCH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. Glede na vrsto težave bomo o zadevi kontaktirali TRACES NT helpdesk ali Evropsko komisijo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529BB6BE" w14:textId="77777777" w:rsidR="00A00D2C" w:rsidRPr="00DC16C5" w:rsidRDefault="00A00D2C" w:rsidP="00023AD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E92B89B" w14:textId="66338F09" w:rsidR="00BB3A07" w:rsidRDefault="00BB3A07" w:rsidP="00BB3A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008446C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -788,51 +2812,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">II. Plovila : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664198B0" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ABC                    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8B7BBD" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>DEF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B16FFC3" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
@@ -1399,50 +3422,51 @@
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve"> za odobritev uvoza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DAE3E4" w14:textId="77777777" w:rsidR="00D61D34" w:rsidRPr="00C87411" w:rsidRDefault="00D61D34" w:rsidP="002106F2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>b) Po iztovoru in tehtanju ribiških proizvodov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CCFB19" w14:textId="77777777" w:rsidR="00ED6C51" w:rsidRPr="00C87411" w:rsidRDefault="00D61D34" w:rsidP="002106F2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">Uvoznik predloži izjavo uvoznika (IM) pristojnim organom države članice na podlagi novega potrdila o ulovu z navedeno neto težo v sistemu CATCH. </w:t>
       </w:r>
       <w:r w:rsidR="00ED6C51" w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -1468,51 +3492,50 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>c) Če se ribiški proizvodi iztovorijo zgolj zaradi tranzita (niso namenjeni uvozu v EU)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF0DEED" w14:textId="77777777" w:rsidR="00ED6C51" w:rsidRPr="00C87411" w:rsidRDefault="00ED6C51" w:rsidP="002106F2">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>V tem primeru se uporablja samo zgoraj navedena točka a). V skladu z IUU uredbo ni treba predložiti nobene dodatne dokumentacije.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F098FFE" w14:textId="77777777" w:rsidR="002106F2" w:rsidRPr="00C87411" w:rsidRDefault="002106F2" w:rsidP="002106F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187FFA6D" w14:textId="3B15D141" w:rsidR="002106F2" w:rsidRPr="00A42FBC" w:rsidRDefault="002106F2" w:rsidP="002106F2">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2085,92 +4108,102 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="668C8215" w14:textId="77777777" w:rsidR="005E77FD" w:rsidRPr="00A40122" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Da se izogne diskriminaciji, je enak pristop ponujen tudi državam s sprejetimi administrativnimi dogovori (Kanada, Norveška, Združene države Amerike, Nova Zelandija, Islandija, Ferski otoki in Južna Afrika). To so države, ki so glede na administrativni dogovor imele drugačno obliko potrdila o ulovu, objavljena pa so bila v izvedbeni uredbi št. 1010/2009. Tem sedmim državam je dodeljeno prehodno obdobje za informacije, ki niso bile predhodno navedene v njihovih posebnih obrazcih. Dvostopenjski pristop jim bo omogočil postopno vključitev v sistem CATCH. V prvih treh mesecih po 10. januarju 2026 sistem CATCH ne bo zavračal potrdil o ulovu, izdanih v starih predlogah potrdil o ulovu. V drugem koraku bodo v dodatnem obdobju treh mesecev uživale enako prožnost kot vse druge države za nova podatkovna polja (tj. če ribolovno orodje, razširjeno območje ulova in podpis kapitana ali imetnika ribolovnega dovoljenja ne bodo izpolnjeni). </w:t>
+        <w:t xml:space="preserve">Da se izogne diskriminaciji, je enak pristop ponujen tudi državam s sprejetimi administrativnimi dogovori (Kanada, Norveška, Združene države Amerike, Nova Zelandija, Islandija, Ferski otoki in Južna Afrika). To so države, ki so glede na administrativni dogovor imele drugačno obliko potrdila o ulovu, objavljena pa so bila v izvedbeni uredbi št. 1010/2009. Tem sedmim državam je dodeljeno prehodno obdobje za informacije, ki niso bile predhodno navedene v njihovih posebnih obrazcih. Dvostopenjski pristop jim bo omogočil postopno vključitev v sistem CATCH. V prvih treh mesecih po 10. januarju 2026 sistem CATCH ne bo zavračal potrdil o ulovu, izdanih v starih predlogah potrdil o ulovu. V drugem koraku bodo v dodatnem obdobju treh mesecev uživale enako prožnost </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kot vse druge države za nova podatkovna polja (tj. če ribolovno orodje, razširjeno območje ulova in podpis kapitana ali imetnika ribolovnega dovoljenja ne bodo izpolnjeni). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376743A9" w14:textId="77777777" w:rsidR="005E77FD" w:rsidRPr="00A40122" w:rsidRDefault="005E77FD" w:rsidP="005E77FD">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A7814D" w14:textId="71E12D1C" w:rsidR="00EF4B31" w:rsidRPr="005E77FD" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E77FD">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Komisija je že vzpostavila interoperabilnost z Norveško, Novo Zelandijo, Islandijo in Ferskimi otoki za potrdila o ulovu od 10. januarja 2026. Za Norveško in Ferske otoke ter morda tudi Islandijo bo od 10. januarja 2026 interoperabilnost tudi za njihove izjave o predelavi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1849E1" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Slog1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D70D96" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Slog1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
         <w:t>Kanada in Južna Afrika so svojo predlogo potrdila o ulovu prilagodile novim zahtevam EU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65310CF4" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00EF4B31" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Slog1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25CAE833" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Slog1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
@@ -2192,51 +4225,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>V pri</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">meru nedostopnosti sistema CATCH in v skladu z 9. točko 6a člena Izvedbene uredbe 1010/2009 (kakor je bila spremenjena z Izvedbeno uredbo Komisije (EU) 2025/1522 z dne 28. julija 2025) so na uradni spletni strani </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="008F28E9" w:rsidRPr="008F28E9">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="sl-SI"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>DG MARE – Templates CATCH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> na voljo izpolnljive tiskane ali elektronske predloge. Poleg tega, kot je navedeno v navedenem členu, mora uvoznik, ko je sistem ponovno na voljo, v sistem CATCH </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
@@ -2265,51 +4298,51 @@
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pripravljeno v času izrednih ukrepov</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:ascii="72" w:eastAsia="Aptos" w:hAnsi="72" w:cs="72"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. Poleg tega, kot je navedeno v vprašanju 13 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00EF4B31" w:rsidRPr="00C87411">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="sl-SI"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>pogosto zastavljenih vprašanj (FAQs)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>, se načrtovano vzdrževanje in morebitna nedostopnost sistema TRACES NT vnaprej napove z opozorilnimi sporočili na platformi TRACES NT vsem uporabnikom. Ko se prijavite, lahko vidite ta opozorila.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1E5540" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00EF4B31" w:rsidP="00EF4B31">
       <w:pPr>
@@ -2379,153 +4412,153 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EF5C0CF" w14:textId="77777777" w:rsidR="008F28E9" w:rsidRPr="00BC2517" w:rsidRDefault="00000000" w:rsidP="005149DF">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Objava: Internet FURS/Intranet</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F28E9" w:rsidRPr="00BC2517" w:rsidSect="00F0025B">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1268" w:bottom="1134" w:left="1701" w:header="964" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A30DAED" w14:textId="77777777" w:rsidR="005814CF" w:rsidRDefault="005814CF">
+    <w:p w14:paraId="175FCB82" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D46E35" w14:textId="77777777" w:rsidR="005814CF" w:rsidRDefault="005814CF">
+    <w:p w14:paraId="489617F6" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-    <w:charset w:val="00"/>
+  <w:font w:name="72">
+    <w:panose1 w:val="020B0503030000000003"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="5000205B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="5000205B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Republika">
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
@@ -2707,61 +4740,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B653A6">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006F142E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79FFCB8B" w14:textId="77777777" w:rsidR="005814CF" w:rsidRDefault="005814CF">
+    <w:p w14:paraId="7CFA88E7" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="157396C6" w14:textId="77777777" w:rsidR="005814CF" w:rsidRDefault="005814CF">
+    <w:p w14:paraId="1CC91B2F" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70AD16B4" w14:textId="77777777" w:rsidR="005254D1" w:rsidRDefault="005254D1">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FC6B65F" w14:textId="77777777" w:rsidR="000B0B21" w:rsidRPr="00110CBD" w:rsidRDefault="000B0B21" w:rsidP="007D75CF">
     <w:pPr>
@@ -3393,50 +5426,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="088327B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A566ACBE"/>
+    <w:lvl w:ilvl="0" w:tplc="04240001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE25CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D24329E"/>
     <w:lvl w:ilvl="0" w:tplc="0CD0F384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B91267D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -3484,51 +5630,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="454A84D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="395A7E5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15185C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF06C40C"/>
     <w:lvl w:ilvl="0" w:tplc="1B40B4DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="128CF65C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -3576,51 +5722,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1B70097E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8402AAB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246E3D3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9236B640"/>
+    <w:lvl w:ilvl="0" w:tplc="0424000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="254F0202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25E0665E"/>
     <w:lvl w:ilvl="0" w:tplc="543ACA66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Slog1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56CE7DD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5E2AE2B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3663,51 +5922,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D17E6CB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4B6E1EE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C3C3763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4B87F90"/>
+    <w:lvl w:ilvl="0" w:tplc="04240001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0D280512">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1110" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D072372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94FE8146"/>
     <w:lvl w:ilvl="0" w:tplc="66F072E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5836951A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3779,51 +6150,51 @@
     <w:lvl w:ilvl="7" w:tplc="97C614B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59C4100A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0107C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6B86874"/>
     <w:lvl w:ilvl="0" w:tplc="0424000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3865,51 +6236,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32D666DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BB2CE12"/>
     <w:lvl w:ilvl="0" w:tplc="0424000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3951,51 +6322,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38914335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9FCFB54"/>
     <w:lvl w:ilvl="0" w:tplc="0424000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4037,51 +6408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D53A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3B46078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4153,51 +6524,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45CE205A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0054FCA6"/>
     <w:lvl w:ilvl="0" w:tplc="108402F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="¾"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5DA4AD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4266,51 +6637,51 @@
     <w:lvl w:ilvl="7" w:tplc="813E879E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1E6A2994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63AA4C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="092E92F6"/>
     <w:lvl w:ilvl="0" w:tplc="908A6EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C847F74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4379,51 +6750,51 @@
     <w:lvl w:ilvl="7" w:tplc="B5C84C92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E9B0BC68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67975471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="340050FC"/>
     <w:lvl w:ilvl="0" w:tplc="A4443896">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4492,189 +6863,205 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2146969133">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="511383165">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1824151929">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1102605714">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2136556720">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1476950127">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="53552287">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1231581319">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1217090002">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="511383165">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1824151929">
+  <w:num w:numId="10" w16cid:durableId="532814139">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1300039766">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="965280876">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="430975299">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1099718802">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1760443385">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="0001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="284"/>
   <w:drawingGridVerticalSpacing w:val="284"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B0438"/>
     <w:rsid w:val="000063FF"/>
     <w:rsid w:val="000206AE"/>
     <w:rsid w:val="00023A88"/>
+    <w:rsid w:val="00023AD0"/>
     <w:rsid w:val="000636E1"/>
     <w:rsid w:val="0008352D"/>
+    <w:rsid w:val="00092FC1"/>
     <w:rsid w:val="000A07CE"/>
     <w:rsid w:val="000A2C92"/>
     <w:rsid w:val="000A7238"/>
     <w:rsid w:val="000B0B21"/>
+    <w:rsid w:val="000C731F"/>
     <w:rsid w:val="000D08A9"/>
     <w:rsid w:val="000E2F2B"/>
     <w:rsid w:val="000E7875"/>
     <w:rsid w:val="000F3D38"/>
     <w:rsid w:val="00110CBD"/>
     <w:rsid w:val="00123D7D"/>
     <w:rsid w:val="001357B2"/>
     <w:rsid w:val="00151388"/>
     <w:rsid w:val="00151872"/>
     <w:rsid w:val="00160BFE"/>
     <w:rsid w:val="00160E5F"/>
     <w:rsid w:val="001A3BA5"/>
     <w:rsid w:val="001F3B21"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="00202A77"/>
     <w:rsid w:val="00207DC8"/>
     <w:rsid w:val="002106F2"/>
     <w:rsid w:val="002112A3"/>
     <w:rsid w:val="002118D9"/>
     <w:rsid w:val="00232E47"/>
     <w:rsid w:val="0024583F"/>
     <w:rsid w:val="00261D80"/>
     <w:rsid w:val="00261D99"/>
     <w:rsid w:val="00262960"/>
     <w:rsid w:val="00271CE5"/>
+    <w:rsid w:val="0027713E"/>
     <w:rsid w:val="00282020"/>
     <w:rsid w:val="00282A2F"/>
     <w:rsid w:val="00285890"/>
     <w:rsid w:val="002934F1"/>
     <w:rsid w:val="00296D93"/>
     <w:rsid w:val="00297F27"/>
     <w:rsid w:val="002A4B44"/>
     <w:rsid w:val="002C7EEB"/>
     <w:rsid w:val="002E26D4"/>
     <w:rsid w:val="002F1662"/>
     <w:rsid w:val="00304726"/>
     <w:rsid w:val="00315D82"/>
     <w:rsid w:val="00320451"/>
+    <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00346145"/>
     <w:rsid w:val="00352109"/>
     <w:rsid w:val="003636BF"/>
     <w:rsid w:val="00370AA7"/>
     <w:rsid w:val="00371034"/>
     <w:rsid w:val="0037479F"/>
     <w:rsid w:val="00377950"/>
     <w:rsid w:val="003828AD"/>
     <w:rsid w:val="003845B4"/>
     <w:rsid w:val="00387B1A"/>
     <w:rsid w:val="0039148F"/>
     <w:rsid w:val="003A5679"/>
     <w:rsid w:val="003B09A4"/>
     <w:rsid w:val="003B5CF4"/>
     <w:rsid w:val="003C28AA"/>
     <w:rsid w:val="003C3B1D"/>
     <w:rsid w:val="003D0306"/>
     <w:rsid w:val="003E1C74"/>
     <w:rsid w:val="003E7E9E"/>
     <w:rsid w:val="003F4966"/>
+    <w:rsid w:val="00414F2B"/>
+    <w:rsid w:val="0042671A"/>
     <w:rsid w:val="00464335"/>
     <w:rsid w:val="00484245"/>
     <w:rsid w:val="00484A06"/>
     <w:rsid w:val="004A2490"/>
     <w:rsid w:val="004A4233"/>
     <w:rsid w:val="004A6A59"/>
     <w:rsid w:val="004B160E"/>
     <w:rsid w:val="004E3584"/>
     <w:rsid w:val="004F561D"/>
     <w:rsid w:val="0050296F"/>
     <w:rsid w:val="005149DF"/>
     <w:rsid w:val="005177DF"/>
     <w:rsid w:val="005254D1"/>
     <w:rsid w:val="00525C18"/>
     <w:rsid w:val="00526246"/>
     <w:rsid w:val="00532C59"/>
     <w:rsid w:val="0055206D"/>
     <w:rsid w:val="00567106"/>
     <w:rsid w:val="005709F2"/>
     <w:rsid w:val="005814CF"/>
     <w:rsid w:val="005916E5"/>
     <w:rsid w:val="0059194D"/>
     <w:rsid w:val="005B0438"/>
     <w:rsid w:val="005E1D3C"/>
     <w:rsid w:val="005E77FD"/>
@@ -4701,133 +7088,143 @@
     <w:rsid w:val="00794E63"/>
     <w:rsid w:val="007952B4"/>
     <w:rsid w:val="007A4A6D"/>
     <w:rsid w:val="007D05C8"/>
     <w:rsid w:val="007D1BCF"/>
     <w:rsid w:val="007D75CF"/>
     <w:rsid w:val="007E6DC5"/>
     <w:rsid w:val="008078F7"/>
     <w:rsid w:val="00822504"/>
     <w:rsid w:val="008446C0"/>
     <w:rsid w:val="0088043C"/>
     <w:rsid w:val="008906C9"/>
     <w:rsid w:val="008A5918"/>
     <w:rsid w:val="008B2E72"/>
     <w:rsid w:val="008B3C84"/>
     <w:rsid w:val="008C00F2"/>
     <w:rsid w:val="008C5738"/>
     <w:rsid w:val="008D04F0"/>
     <w:rsid w:val="008E1660"/>
     <w:rsid w:val="008E2D84"/>
     <w:rsid w:val="008F28E9"/>
     <w:rsid w:val="008F3500"/>
     <w:rsid w:val="009022B3"/>
     <w:rsid w:val="00924E3C"/>
     <w:rsid w:val="00925A8B"/>
+    <w:rsid w:val="00935ABF"/>
+    <w:rsid w:val="00936DAC"/>
     <w:rsid w:val="009432AC"/>
     <w:rsid w:val="009612BB"/>
     <w:rsid w:val="009B0295"/>
     <w:rsid w:val="009C5340"/>
     <w:rsid w:val="009E42F2"/>
+    <w:rsid w:val="00A00D2C"/>
     <w:rsid w:val="00A05DC7"/>
     <w:rsid w:val="00A125C5"/>
     <w:rsid w:val="00A12D5C"/>
     <w:rsid w:val="00A216AF"/>
     <w:rsid w:val="00A3267F"/>
     <w:rsid w:val="00A36906"/>
     <w:rsid w:val="00A40122"/>
     <w:rsid w:val="00A42FBC"/>
     <w:rsid w:val="00A45EAF"/>
     <w:rsid w:val="00A5039D"/>
     <w:rsid w:val="00A65EE7"/>
     <w:rsid w:val="00A70133"/>
     <w:rsid w:val="00A72510"/>
     <w:rsid w:val="00AA47FE"/>
     <w:rsid w:val="00AC05DE"/>
     <w:rsid w:val="00AC56FF"/>
     <w:rsid w:val="00AC5C16"/>
     <w:rsid w:val="00AD5A5B"/>
     <w:rsid w:val="00AE1792"/>
     <w:rsid w:val="00AE2D7F"/>
     <w:rsid w:val="00AE400A"/>
+    <w:rsid w:val="00AE6C08"/>
     <w:rsid w:val="00B011EA"/>
     <w:rsid w:val="00B038B1"/>
     <w:rsid w:val="00B17141"/>
     <w:rsid w:val="00B31575"/>
     <w:rsid w:val="00B62CE5"/>
     <w:rsid w:val="00B63BD4"/>
     <w:rsid w:val="00B653A6"/>
     <w:rsid w:val="00B677B6"/>
     <w:rsid w:val="00B7195E"/>
     <w:rsid w:val="00B8547D"/>
+    <w:rsid w:val="00BA2AFC"/>
     <w:rsid w:val="00BB3A07"/>
     <w:rsid w:val="00BC2517"/>
     <w:rsid w:val="00BC61EF"/>
     <w:rsid w:val="00BE423F"/>
+    <w:rsid w:val="00BF4E0F"/>
     <w:rsid w:val="00BF75C5"/>
     <w:rsid w:val="00C0383E"/>
+    <w:rsid w:val="00C12DEE"/>
     <w:rsid w:val="00C1397D"/>
     <w:rsid w:val="00C250D5"/>
     <w:rsid w:val="00C40DFC"/>
     <w:rsid w:val="00C47F8D"/>
     <w:rsid w:val="00C5171C"/>
     <w:rsid w:val="00C52DAE"/>
     <w:rsid w:val="00C57EED"/>
     <w:rsid w:val="00C81391"/>
     <w:rsid w:val="00C8292C"/>
     <w:rsid w:val="00C87411"/>
     <w:rsid w:val="00C92898"/>
     <w:rsid w:val="00C97222"/>
     <w:rsid w:val="00CA28CB"/>
     <w:rsid w:val="00CE7514"/>
     <w:rsid w:val="00D248DE"/>
     <w:rsid w:val="00D25427"/>
     <w:rsid w:val="00D31B74"/>
     <w:rsid w:val="00D3564D"/>
     <w:rsid w:val="00D61D34"/>
     <w:rsid w:val="00D8542D"/>
     <w:rsid w:val="00DB11E1"/>
     <w:rsid w:val="00DB4E6F"/>
+    <w:rsid w:val="00DC16C5"/>
     <w:rsid w:val="00DC62F6"/>
     <w:rsid w:val="00DC6A71"/>
     <w:rsid w:val="00DD6CC3"/>
     <w:rsid w:val="00DE5B46"/>
     <w:rsid w:val="00E0357D"/>
     <w:rsid w:val="00E20A8F"/>
     <w:rsid w:val="00E24EC2"/>
     <w:rsid w:val="00E447E8"/>
     <w:rsid w:val="00E51C0F"/>
     <w:rsid w:val="00E81BFF"/>
     <w:rsid w:val="00E8201C"/>
     <w:rsid w:val="00E94ECF"/>
     <w:rsid w:val="00EA0E3C"/>
     <w:rsid w:val="00EB1176"/>
+    <w:rsid w:val="00EB66BB"/>
     <w:rsid w:val="00ED00D1"/>
     <w:rsid w:val="00ED27F8"/>
     <w:rsid w:val="00ED6C51"/>
     <w:rsid w:val="00ED7E82"/>
     <w:rsid w:val="00EF3280"/>
+    <w:rsid w:val="00EF32D9"/>
     <w:rsid w:val="00EF4B31"/>
     <w:rsid w:val="00EF63CC"/>
     <w:rsid w:val="00F0025B"/>
     <w:rsid w:val="00F02E53"/>
     <w:rsid w:val="00F1126C"/>
     <w:rsid w:val="00F240BB"/>
     <w:rsid w:val="00F42CE8"/>
     <w:rsid w:val="00F46724"/>
     <w:rsid w:val="00F476FA"/>
     <w:rsid w:val="00F47F58"/>
     <w:rsid w:val="00F57FED"/>
     <w:rsid w:val="00F6644A"/>
     <w:rsid w:val="00F94746"/>
     <w:rsid w:val="00FD746A"/>
     <w:rsid w:val="00FE6E11"/>
     <w:rsid w:val="00FF68BC"/>
     <w:rsid w:val="00FF782C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -5626,50 +8023,77 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1428423691">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="556165436">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2108958403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="671493531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="782261889">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -5767,51 +8191,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="232325303">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceans-and-fisheries.ec.europa.eu/publications/templates-catch_en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fu.gov.si/carina/prepovedi_in_omejitve/ribiski_proizvodi/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/imsoc-guide/tracesnt-help/Content/en/documents-certificates/catch/operator/importation.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fu.gov.si/carina/prepovedi_in_omejitve/ribiski_proizvodi/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceans-and-fisheries.ec.europa.eu/publications/templates-catch_en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gfu.fu@gov.si" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Dokumenti\!Odd.%20za%20financiranje\FURS\Informacijska%20tehnologija\Dokumentni%20sistem\Predloge%20dokumentov\GFU%20DT1.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6079,74 +8503,74 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45005129-4493-4762-B20F-94013FFA27A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>GFU DT1</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9212</Characters>
+  <Pages>5</Pages>
+  <Words>2270</Words>
+  <Characters>12940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Številka: </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Davčna Uprava RS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10807</CharactersWithSpaces>
+  <CharactersWithSpaces>15180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jelka Strgar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>