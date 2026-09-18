--- v1 (2026-04-02)
+++ v2 (2026-09-18)
@@ -99,98 +99,3937 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>obvestila Komisije</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="79F184D9" w14:textId="77777777" w:rsidR="00BB3A07" w:rsidRDefault="00BB3A07" w:rsidP="00BB3A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="709D1A1F" w14:textId="75CD8C97" w:rsidR="0027713E" w:rsidRDefault="0027713E" w:rsidP="00BB3A07">
+    <w:p w14:paraId="7AEC9699" w14:textId="77777777" w:rsidR="00895725" w:rsidRDefault="00895725" w:rsidP="00BB3A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008446C0">
+    </w:p>
+    <w:p w14:paraId="41F6FAB3" w14:textId="379D81A5" w:rsidR="00895725" w:rsidRDefault="00895725" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obvestilo Komisije z dne </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>20. 3. 2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FEEE75D" w14:textId="50574CC6" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00BB3A07">
+        <w:t>Obvestilo Komisije z dne 2</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3FE8B6" w14:textId="77777777" w:rsidR="005D4790" w:rsidRDefault="005D4790" w:rsidP="00BB3A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C372EB6" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Neposredna uporaba – Papua Nova Gvineja (PNG) / Tajvan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C07F354" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680EB6FA" w14:textId="41AE2BFD" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>je bilo navedeno v obvestilu z dne 8. 7. 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nas je Papua Nova Gvineja (PNG) obvestila, da bo julija začela uporabljati sistem CATCH za </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izdajo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>izjav o predelavi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178E9061" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5345A0DE" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Poleg Filipinov bo PNG sodelovala tudi s Tajvanom. V ta namen je bil Tajvanu prejšnji teden odobren dostop do sistema CATCH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3139575D" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD96824" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Postopek bo potekal na naslednji način:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527D39B8" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0219C98F" w14:textId="56C52E4D" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Tajvan bo potrdila o ulovu (C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) ustvarjal neposredno v sistemu CATCH.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PNG bo v sistemu CATCH priprav</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ila</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PS</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na podlagi tajvanskega CC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Uvoznik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bo moral na podlagi teh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le še vložiti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>izjavo uvoznika (IM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325635F0" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D7EFD7" w14:textId="2E117191" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Takšen način dela bo poenostavil postopek, saj bodo ključni dokumenti pripravljeni neposredno v sistemu CATCH, uvoznik pa bo moral izvesti le zaključni korak z vložitvijo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>IM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0641397B" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE14FC2" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472E280E" w14:textId="0F46D836" w:rsidR="001F6BC0" w:rsidRPr="005D4790" w:rsidRDefault="001F6BC0" w:rsidP="005D4790">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Združeno kraljestvo – težave z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>interoperabilnostjo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78778EF0" w14:textId="74BCD19B" w:rsidR="001F6BC0" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čeprav se večina potrdil o ulovu (CC), ki jih </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>potrdi (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>validira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Združeno kraljestvo, prek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>interoperabilnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uspešno prenese v sistem CATCH, se lahko zgodi, da nekatera</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niso prenesena. V takih primerih mora uvoznik v EU od izvoznika iz Združenega kraljestva prejeti papirno </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verzijo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in podatke ročno vnesti v sistem CATCH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050EABA4" w14:textId="15ADAC89" w:rsidR="00895725" w:rsidRPr="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="001F6BC0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Komisija si s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kupaj s pristojnimi organi Združenega kraljestva prizadeva odpraviti te tehnične težave in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>nas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bo</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o nadaljnjem razvoju dogodkov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na to temo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sproti obveščali.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E04286D" w14:textId="77777777" w:rsidR="003E6A6F" w:rsidRDefault="003E6A6F" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBB757E" w14:textId="618C62B6" w:rsidR="007A2302" w:rsidRPr="005D4790" w:rsidRDefault="007A2302" w:rsidP="005D4790">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ZDA – Izjav</w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA" w:rsidRPr="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o predelavi</w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA" w:rsidRPr="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5597642C" w14:textId="7251135E" w:rsidR="007A2302" w:rsidRPr="007A2302" w:rsidRDefault="00953CAA" w:rsidP="007A2302">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Vezano na prilagoditve, ki veljajo za določene države, ki so imele administrativni dogovor za drugačno uporabo obrazca CC v nadaljevanju pojasnjujemo, da to velja samo za CC ne pa tudi za izjavo o predelavi (PS). PS je obvezna od 10.1.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235878FC" w14:textId="7BF3915D" w:rsidR="007A2302" w:rsidRPr="007A2302" w:rsidRDefault="007A2302" w:rsidP="007A2302">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kot je bilo navedeno v sporočilu z dne 8. julija, je Komisija omogočila prilagoditev za uporabo »stare predloge« za vse države, ki so prej uporabljale dogovorjene </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>obrazce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>former</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>agreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>countries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), in sicer za </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. Komisija ni predvidela prilagoditve glede izdaje</w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v primerih, ko so te v skladu z novo zakonodajo obvezne, na primer </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ko je ulov in predelava v isti državi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14261432" w14:textId="453AFFFF" w:rsidR="007A2302" w:rsidRPr="007A2302" w:rsidRDefault="007A2302" w:rsidP="007A2302">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sistem CATCH ne zahteva, da bi bila v </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> navedena vrsta predloge, uporabljen</w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (stara ali nova predloga). Sprejemljiva je katerakoli predloga </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, če je v </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pravilno navedena referenčna številka </w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2302">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Navedeno pomeni, da se v sistemu CATCH do 30.11.2026 lahko uporabi star obrazec ameriškega CC in iz njega kreira PS, ki se zahteva po novi zakonodaj</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6BC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00953CAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AACE2FD" w14:textId="77777777" w:rsidR="001F6BC0" w:rsidRDefault="001F6BC0" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A79017" w14:textId="037BAD1D" w:rsidR="00895725" w:rsidRDefault="00895725" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obvestilo Komisije z dne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1140DE" w14:textId="77777777" w:rsidR="00337DCE" w:rsidRDefault="00337DCE" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B24545" w14:textId="06152A1C" w:rsidR="00895725" w:rsidRPr="00240AA9" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Neposredna uporaba – Papua Nova Gvineja (PNG) in Filipini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE72477" w14:textId="164598D0" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PNG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je obvestila Komisijo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da bo v sodelovanju s Filipini julija začela uporabljati sistem CATCH za </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>kreiranje izjave o predelavi (PS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC49BA9" w14:textId="15900729" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Postopek bo sledeč:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Filipini bodo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>potrdilo o ulovu (CC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustvarjali neposredno v sistemu CATCH, PNG pa bo v sistemu priprav</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ila</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Uvozniku v EU bo tako treba v sistemu CATCH zgolj vložiti uvozn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklaracij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>o (IM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na podlagi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PNG PS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4983A89A" w14:textId="10095A05" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PNG je </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sporočila, da so trenutno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v neposredno uporabo sistema </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CATCH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>vključeni le naslednji obrati za predelavo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128D3202" w14:textId="77777777" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Frabelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PNG) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Limited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4DC443E7" w14:textId="77777777" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Food </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Corporation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7D6DD233" w14:textId="77777777" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Majestic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Seafood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Corporation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7925F432" w14:textId="77777777" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Nambawan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Seafoods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNG </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Limited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4016242A" w14:textId="77777777" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Cold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Storage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C763ECB" w14:textId="77777777" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RD Tuna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Canners</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Limited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4F53BBED" w14:textId="77777777" w:rsidR="00895725" w:rsidRPr="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>South</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Seas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Corporation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2D11A0B2" w14:textId="3A5393AD" w:rsidR="00895725" w:rsidRDefault="00895725" w:rsidP="00895725">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O nadaljnjem vključevanju dodatnih predelovalnih obratov </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nas bodo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sproti obveščali. PNG načrtuje, da bo to fazo uvedbe zaključila do konca leta. To pomeni, da naj bi do konca leta 2026 vsi predelovalni obrati s sedežem v PNG uporabljali sistem CATCH, vse njihove </w:t>
+      </w:r>
+      <w:r w:rsidR="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pa naj bi bile v sistemu CATCH potrjene s strani pristojnih organov PNG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466AF240" w14:textId="77777777" w:rsidR="00337DCE" w:rsidRPr="00895725" w:rsidRDefault="00337DCE" w:rsidP="00895725">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E191C12" w14:textId="77777777" w:rsidR="00240AA9" w:rsidRPr="00240AA9" w:rsidRDefault="00240AA9" w:rsidP="00240AA9">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Interoperabilnost – Nova Zelandija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E19B289" w14:textId="61079724" w:rsidR="00240AA9" w:rsidRDefault="00240AA9" w:rsidP="00240AA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nova Zelandija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">od 6. julija </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 dalje potrjuje </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mehanizma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>interoperabilnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>samodejno posredujejo v sistem CATCH.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Obvestilo je posodobljeno na spletni strani </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00240AA9">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Komisije</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EA3B2E" w14:textId="77777777" w:rsidR="00337DCE" w:rsidRDefault="00337DCE" w:rsidP="00240AA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4047F937" w14:textId="77777777" w:rsidR="00240AA9" w:rsidRPr="00240AA9" w:rsidRDefault="00240AA9" w:rsidP="00240AA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A22DB90" w14:textId="1731D9F4" w:rsidR="00D02625" w:rsidRPr="00674001" w:rsidRDefault="00D02625" w:rsidP="00674001">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Prilagoditve (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Flexibilities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BE60E2" w14:textId="04E51A93" w:rsidR="00D02625" w:rsidRPr="00D02625" w:rsidRDefault="00674001" w:rsidP="00D02625">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02625" w:rsidRPr="00D02625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rilagoditev glede treh novih podatkovnih polj v </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02625" w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podaljšana do vključno 30. novembra 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02625" w:rsidRPr="00D02625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To pomeni, da bo do tega datuma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>predložitev CC</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02625" w:rsidRPr="00D02625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pristojnim organom še vedno mogoča tudi v primeru, če manjkajo podatki o ribolovnem orodju, podrobnejšem območju ulova ali podpis poveljnika plovila/imetnika licence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD27F95" w14:textId="7B3E2454" w:rsidR="00240AA9" w:rsidRDefault="00D02625" w:rsidP="00D02625">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prav tako je do vključno 30. novembra 2026 podaljšana prilagoditev za države, ki uporabljajo nekdanje </w:t>
+      </w:r>
+      <w:r w:rsidR="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrativne dogovore. To so: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kanada, Norveška, Združene države Amerike, Nova Zelandija, Islandija, Ferski otoki in Južna Afrika. </w:t>
+      </w:r>
+      <w:r w:rsidR="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Navedeno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pomeni, da lahko te države do tega datuma še naprej potrjujejo in izdajajo </w:t>
+      </w:r>
+      <w:r w:rsidR="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v skladu s svojo prejšnjo dogovorjeno predlogo. Za nekatere izmed teh držav, ki že uporabljajo novo predlogo, še naprej velja tudi zgoraj navedena prilagoditev glede treh novih podatkovnih polj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB8B631" w14:textId="77777777" w:rsidR="00337DCE" w:rsidRDefault="00337DCE" w:rsidP="00D02625">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4049E443" w14:textId="77777777" w:rsidR="005D4790" w:rsidRPr="00240AA9" w:rsidRDefault="005D4790" w:rsidP="00D02625">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9499AE" w14:textId="6E6C44BD" w:rsidR="00674001" w:rsidRPr="00674001" w:rsidRDefault="00674001" w:rsidP="00674001">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Informacije </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>glede izjav o predelavi (PS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DCA014" w14:textId="09E3C3FE" w:rsidR="00674001" w:rsidRPr="00674001" w:rsidRDefault="00674001" w:rsidP="00674001">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V skladu </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> smernicami</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4790">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Komisije</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00C23453" w:rsidRPr="00C23453">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Pogosta vprašanja o sistemu CATCH</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C23453">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAQ, vprašanje 59) za ribiške proizvode, ki so bili zgolj zamrznjeni in/ali pakirani, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni potrebna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D8DB38" w14:textId="42294430" w:rsidR="00674001" w:rsidRPr="00674001" w:rsidRDefault="00674001" w:rsidP="00674001">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čeprav </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tretjim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">državam ne moremo preprečiti izdaje takšne izjave o predelavi zaradi zagotavljanja sledljivosti, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uvoznikom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v EU zaradi poenostavitve vnosa podatkov v sistem CATCH ni treba vnašati in predložiti podatkov iz tega dokumenta v CATCH, saj predložitev takšne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni zahtevana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (v primeru zamrzovanja)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F56121" w14:textId="71E5E440" w:rsidR="00674001" w:rsidRPr="00674001" w:rsidRDefault="00674001" w:rsidP="00674001">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kljub temu pa morajo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uvozniki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zaradi zagotavljanja sledljivosti teh dokumentov za organe, pristojne za nadzor uvoza, takšno sicer nepotrebno </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naložiti kot spremljajoči dokument k </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>izjavi uvoznika (IM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427564C0" w14:textId="5E534F7D" w:rsidR="00240AA9" w:rsidRDefault="00F07C4B" w:rsidP="00674001">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Opozarjamo tudi</w:t>
+      </w:r>
+      <w:r w:rsidR="00674001" w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da je v primerih, ko </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tretja država </w:t>
+      </w:r>
+      <w:r w:rsidR="00674001" w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prek mehanizma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00674001" w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>interoperabilnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00674001" w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posreduje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>PS</w:t>
+      </w:r>
+      <w:r w:rsidR="00674001" w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v sistem CATCH, tudi če ta ni potrebna, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je potrebno IM </w:t>
+      </w:r>
+      <w:r w:rsidR="00674001" w:rsidRPr="00674001">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v sistemu CATCH začeti na podlagi te </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>nepotrebne PS, ki je v sistemu CATCH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C43123" w14:textId="77777777" w:rsidR="00337DCE" w:rsidRDefault="00337DCE" w:rsidP="00674001">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA2E823" w14:textId="77777777" w:rsidR="00F07C4B" w:rsidRPr="00F07C4B" w:rsidRDefault="00F07C4B" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Informacija – Združene države Amerike</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17211A7B" w14:textId="5A781E80" w:rsidR="00F07C4B" w:rsidRPr="00F07C4B" w:rsidRDefault="00F07C4B" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Komisija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na podlagi izjave ZDA, ki se glasi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025EDC78" w14:textId="77777777" w:rsidR="0012259A" w:rsidRDefault="00F07C4B" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>″Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ribe, ulovljene brez uporabe plovila, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni potreben. Prav tako neregistriranih plovil ni mogoče vključiti v </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Čeprav trenutno ne obstaja poseben postopek, ki bi določal, kako je treba takšne proizvode (npr. ribe, ulovljene z mrežami, postavljenimi brez uporabe plovila) izvažati v EU, priporočamo, da gospodarski subjekt na prodajnem listu ali drugem dokumentu, ki zajema celotno pošiljko, jasno opredeli način ulova. Iz dokumentacije mora biti razvidno, da so bile ribe ulovljene brez uporabe ribiškega plovila in so zato izvzete iz zahteve po certifikatu o ulovu.</w:t>
+      </w:r>
+      <w:r w:rsidR="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5F4F29" w14:textId="243E3AB4" w:rsidR="00F07C4B" w:rsidRPr="00F07C4B" w:rsidRDefault="00F07C4B" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Uvoznik v EU mora prav tako zagotoviti, da je v carinskem sistemu EU podana ustrezna deklaracija, iz katere izhaja, da je proizvod izvzet iz zahtev glede certifikata o ulovu</w:t>
+      </w:r>
+      <w:r w:rsidR="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>″</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492F0C29" w14:textId="4FFD1591" w:rsidR="00F07C4B" w:rsidRPr="00F07C4B" w:rsidRDefault="0012259A" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07C4B" w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ojasn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juje, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07C4B" w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>da se zgornji prvi odstavek nanaša na ribolov z mrežami, postavljenimi brez uporabe plovila.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IUU uredba</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07C4B" w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zajema obalni ribolov, ne zajema </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07C4B" w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ribolova, ki se izvaja brez uporabe plovila.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A501BCB" w14:textId="079B5486" w:rsidR="00F07C4B" w:rsidRPr="00F07C4B" w:rsidRDefault="00F07C4B" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kot določa člen 12(3) </w:t>
+      </w:r>
+      <w:r w:rsidR="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>IUU uredbe,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mora </w:t>
+      </w:r>
+      <w:r w:rsidR="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potrditi država zastave ribiškega plovila oziroma ribiških plovil, ki so opravila ulov, iz katerega so bili pridobljeni zadevni ribiški proizvodi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230987D4" w14:textId="4CCF390E" w:rsidR="00240AA9" w:rsidRDefault="00F07C4B" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samo dejstvo, da plovilo ni registrirano, še ne pomeni, da se </w:t>
+      </w:r>
+      <w:r w:rsidR="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IUU uredba ne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>uporablja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F224F5" w14:textId="77777777" w:rsidR="00337DCE" w:rsidRPr="00F07C4B" w:rsidRDefault="00337DCE" w:rsidP="00F07C4B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FF2BF7" w14:textId="77777777" w:rsidR="0012259A" w:rsidRPr="0012259A" w:rsidRDefault="0012259A" w:rsidP="0012259A">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Kontakt za podporo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Helpdesk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C901450" w14:textId="1FE2E1C5" w:rsidR="0012259A" w:rsidRPr="0012259A" w:rsidRDefault="0012259A" w:rsidP="0012259A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Od 2. junija 2026 je bil trenutni funkcionalni poštni predal za podporo sistema TRACES nadomeščen z novim elektronskim naslovom:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B20D74">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>TRACES-Support@ec.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4A142B" w14:textId="18DF83D9" w:rsidR="00F07C4B" w:rsidRPr="0012259A" w:rsidRDefault="0012259A" w:rsidP="0012259A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Elektronski naslov SANTE-TRACES@ec.europa.eu bo ostal aktiven do 1. septembra 2026. Vsa elektronska sporočila, poslana na ta naslov, bodo do navedenega datuma samodejno preusmerjena na novi naslov.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kljub temu vas pozivamo, da že </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>seda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uporabljate novi elektronski naslov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012259A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8EF867" w14:textId="77777777" w:rsidR="00F07C4B" w:rsidRDefault="00F07C4B" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709D1A1F" w14:textId="63F49F45" w:rsidR="0027713E" w:rsidRPr="00F07C4B" w:rsidRDefault="0027713E" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Obvestilo Komisije z dne 20. 3. 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEEE75D" w14:textId="50574CC6" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00BB3A07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija nas je obvestila </w:t>
       </w:r>
       <w:r w:rsidR="003234F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
@@ -221,61 +4060,51 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">, ki </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">so bile 24. marca 2026 </w:t>
       </w:r>
       <w:r w:rsidR="00092FC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>izvedene v sistemu CATCH</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">izvedene v sistemu CATCH </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">, in sicer: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336567B0" w14:textId="0D4BD206" w:rsidR="00023AD0" w:rsidRDefault="00092FC1" w:rsidP="00023AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
@@ -467,129 +4296,154 @@
     <w:p w14:paraId="54479138" w14:textId="78FF2072" w:rsidR="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00023AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Polji 6 in 7 potrdila o ulovu: v teh dveh poljih bo mogoče izbrati plovila, navedena kot odobreni obrati</w:t>
       </w:r>
       <w:r w:rsidR="00092FC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> v skladu s pravili SANTE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589AF9B8" w14:textId="77C17C9A" w:rsidR="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00023AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Postopek ponovne uporabe (re-use workflow)</w:t>
+        <w:t>Postopek ponovne uporabe (re-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>workflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: zahteva po </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> potrdila o ulovu k izjavi uvoznika</w:t>
+        <w:t>: zahteva po preložitvi potrdila o ulovu k izjavi uvoznika</w:t>
       </w:r>
       <w:r w:rsidR="003234F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> je bila odpravljena, če je bilo to potrdilo že priloženo k izjavi o predelavi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F8AFCE" w14:textId="58C7FAC9" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00023AD0" w:rsidP="00023AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
@@ -653,51 +4507,73 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">o predelavi v stanju </w:t>
       </w:r>
       <w:r w:rsidR="00C12DEE">
         <w:rPr>
           <w:rFonts w:ascii="72" w:eastAsia="Aptos" w:hAnsi="72" w:cs="72"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00C12DEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be amended - </w:t>
+        <w:t xml:space="preserve">to be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>amended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>za spremembo</w:t>
       </w:r>
       <w:r w:rsidR="00C12DEE">
         <w:rPr>
           <w:rFonts w:ascii="72" w:eastAsia="Aptos" w:hAnsi="72" w:cs="72"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
@@ -721,51 +4597,95 @@
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaupnost podatkov: v postopku </w:t>
       </w:r>
       <w:r w:rsidR="00C12DEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>direktne uporabe sistema CATCH (exporter workflow)</w:t>
+        <w:t>direktne uporabe sistema CATCH (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>exporter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>workflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C12DEE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> so bila spremenjena pravila glede dostopa do spremnih dokumentov</w:t>
       </w:r>
       <w:r w:rsidR="00C12DEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. Samo </w:t>
       </w:r>
       <w:r w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
@@ -779,89 +4699,155 @@
     <w:p w14:paraId="02BEF531" w14:textId="799EB94C" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="00C12DEE" w:rsidP="00023AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Direktna uporaba sistema CATCH (exporter worflow): </w:t>
+        <w:t>Direktna uporaba sistema CATCH (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>exporter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>worflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidR="00023AD0" w:rsidRPr="00023AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">organi za potrjevanje bodo lahko razveljavili potrdilo o ulovu, čeprav to potrdilo ni v statusu „veljavno“, tj. kadar so pristojni organi potrdili potrdilo o ulovu, izvoznik pa še ni podpisal priloge s podatki o prevozu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D0FEC9" w14:textId="2B1EA0F9" w:rsidR="00023AD0" w:rsidRPr="00023AD0" w:rsidRDefault="003234F6" w:rsidP="00023AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postopek ponovnega izvoza (re-export):  </w:t>
+        <w:t>Postopek ponovnega izvoza (re-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>export</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">):  </w:t>
       </w:r>
       <w:r w:rsidRPr="003234F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">odpravljena je bila tehnična napaka v zvezi s potrdilom o ponovnem izvozu, povezanim z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>izjavo uvoznika (IM)</w:t>
       </w:r>
       <w:r w:rsidRPr="003234F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
@@ -977,91 +4963,125 @@
     <w:p w14:paraId="194651B0" w14:textId="0EAEA691" w:rsidR="00DC16C5" w:rsidRDefault="00DC16C5" w:rsidP="00935ABF">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC16C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Možnost popravljanja </w:t>
+        <w:t xml:space="preserve">Možnost popravljanja izjav uvoznika: </w:t>
+      </w:r>
+      <w:r w:rsidR="0042671A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC16C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">izjav uvoznika: </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>ostopek popravljanja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (to be amended workflow) </w:t>
+        <w:t xml:space="preserve"> (to be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>amended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>workflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC16C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> ni na voljo za </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Izjave uvoznika</w:t>
       </w:r>
       <w:r w:rsidR="00EB66BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
@@ -1205,261 +5225,211 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Prožnost</w:t>
       </w:r>
       <w:r w:rsidR="00BA2AFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>/prilagoditev</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC16C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – države članice</w:t>
+        <w:t xml:space="preserve"> – države članice: </w:t>
+      </w:r>
+      <w:r w:rsidR="0042671A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC16C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">amen prožnosti, ki je bila uvedena za prvih 6 mesecev, se nanaša na predložitev potrdil o ulovu tretjih držav, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ki ne vsebujejo podatkov, ki so zahtevana od 10. 1. 2026, to so podatki o </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00C40DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ribolovn</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00C40DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> orodj</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00C40DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, razširjene informacije o območju ulova in podpis imetnika ribolovnega dovoljenja.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ta prožnost je omogočena za obdobje 6 mesecev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC16C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, da bi se olajšal prehod na nove zahteve sistema EU za potrjevanje potrdil o ulovu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00A40122">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>zagotovi</w:t>
       </w:r>
       <w:r w:rsidR="0042671A">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>n</w:t>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AFC" w:rsidRPr="00A40122">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, da trgovinski tokovi v prvih mesecih leta 2026 ne bodo blokirani.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC16C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">amen prožnosti, ki je bila uvedena za prvih 6 mesecev, se nanaša na predložitev potrdil o ulovu </w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve">Za potrdila o ulovu, ki jih potrdijo države članice, </w:t>
+        <w:t xml:space="preserve"> Za potrdila o ulovu, ki jih potrdijo države članice, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">ta prožnost ne velja, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC16C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">operater </w:t>
       </w:r>
       <w:r w:rsidR="00BA2AFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
@@ -1484,208 +5454,109 @@
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manjkajoče vrste rib v sistemu </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Manjkajoče vrste rib v sistemu CATCH: </w:t>
       </w:r>
       <w:r w:rsidR="000C731F" w:rsidRPr="00935ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>v TRACES NT/sistem C</w:t>
+        <w:t>v TRACES NT/sistem CATCH je vključen seznam AFSIS (</w:t>
       </w:r>
       <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ATCH </w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>globalni seznam vrst, ki jih FAO uporablja v ribištvu in akvakulturi)</w:t>
       </w:r>
       <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>je vključen seznam AFSIS (</w:t>
+        <w:t xml:space="preserve"> in so na voljo le vrste z oznako FAO Alpha-3. Nekatere vrste morda manjkajo. Če torej ne najdete določene vrste, nam prosim to sporočite</w:t>
+      </w:r>
+      <w:r w:rsidR="00935ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (oznako KN in znanstveno ime)</w:t>
       </w:r>
       <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...92 lines deleted...]
-        <w:t xml:space="preserve">vrsta dodana v </w:t>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in bomo poskrbeli da bo vrsta dodana v </w:t>
       </w:r>
       <w:r w:rsidR="00935ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">sistem </w:t>
       </w:r>
       <w:r w:rsidR="00935ABF" w:rsidRPr="00935ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">CATCH. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61266A87" w14:textId="3096FC45" w:rsidR="00935ABF" w:rsidRDefault="00935ABF" w:rsidP="00144F4C">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
@@ -1927,143 +5798,123 @@
     <w:p w14:paraId="24FE9B9B" w14:textId="396832D4" w:rsidR="00BF4E0F" w:rsidRDefault="00BF4E0F" w:rsidP="00A07BD4">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF4E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Posodobitev gradiva za usposabljanje</w:t>
+        <w:t xml:space="preserve">Posodobitev gradiva za usposabljanje: uporabniška navodila </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bodo </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>posod</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>obljena</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">uporabniška navodila </w:t>
+        <w:t xml:space="preserve"> takoj, ko </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">bodo </w:t>
+        <w:t xml:space="preserve">bo </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>posod</w:t>
+        <w:t>to mogoče, da bi jih uskladili s spremembami sistema.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>obljena</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Povezava: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00BF4E0F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="sl-SI"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>TRACES NT dokumentacija</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D84622D" w14:textId="3A6C34DD" w:rsidR="00DC16C5" w:rsidRDefault="00A00D2C" w:rsidP="00023AD0">
       <w:pPr>
@@ -2075,82 +5926,104 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00D2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>V primeru, da pri uporabi sistema CATCH ali pri vnosu podatkov naletite na težavo, katere rešitve ne najdete v tem dokumentu niti v dokumentaciji TRACES NT, nam to prosim sporočite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> na elektronski naslov </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00226579">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="sl-SI"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>gfu.fu@gov.si</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>, s pripisom sistem CATCH</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00D2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>. Glede na vrsto težave bomo o zadevi kontaktirali TRACES NT helpdesk ali Evropsko komisijo.</w:t>
+        <w:t xml:space="preserve">. Glede na vrsto težave bomo o zadevi kontaktirali TRACES NT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>helpdesk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A00D2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ali Evropsko komisijo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529BB6BE" w14:textId="77777777" w:rsidR="00A00D2C" w:rsidRPr="00DC16C5" w:rsidRDefault="00A00D2C" w:rsidP="00023AD0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E92B89B" w14:textId="66338F09" w:rsidR="00BB3A07" w:rsidRDefault="00BB3A07" w:rsidP="00BB3A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
@@ -2212,50 +6085,51 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Poenostavljeno potrdilo o ulovu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3A78CD" w14:textId="50C9CFB8" w:rsidR="00BB3A07" w:rsidRPr="00BB3A07" w:rsidRDefault="003B09A4" w:rsidP="00BB3A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Poenostavljena potrdila o ulovu vsebujejo večje število ribiških plovil, včasih tudi preko 100. </w:t>
       </w:r>
       <w:r w:rsidR="00F6644A">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Da bi se </w:t>
       </w:r>
       <w:r w:rsidR="00BB3A07" w:rsidRPr="00BB3A07">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>olajšal</w:t>
       </w:r>
       <w:r w:rsidR="00F6644A">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
@@ -2589,66 +6463,94 @@
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Dogovorjene predloge zapisov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2892CAAD" w14:textId="77777777" w:rsidR="00484245" w:rsidRPr="00484245" w:rsidRDefault="00484245" w:rsidP="00484245">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484245">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>Islandija, Norveška in Nova Zelandija so od 10. januarja 2026 interoperabilne s sistemom CATCH za prenos potrjenih potrdil o ulovu.</w:t>
+        <w:t xml:space="preserve">Islandija, Norveška in Nova Zelandija so od 10. januarja 2026 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484245">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>interoperabilne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484245">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s sistemom CATCH za prenos potrjenih potrdil o ulovu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D3B55C" w14:textId="73A64D06" w:rsidR="00484245" w:rsidRPr="00484245" w:rsidRDefault="00484245" w:rsidP="00484245">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484245">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>V skladu z Uredbo o nezakonitem, neprijavljenem in nereguliranem ribolovu (IUU) potrdila o ulovu, ki so jih ti organi potrdili pred 10. januarjem 2026 na dogovorjenih posebnih predlogah, ostanejo veljavna do 10. januarja 2028.</w:t>
+        <w:t xml:space="preserve">V skladu z Uredbo o nezakonitem, neprijavljenem in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484245">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>nereguliranem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484245">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ribolovu (IUU) potrdila o ulovu, ki so jih ti organi potrdili pred 10. januarjem 2026 na dogovorjenih posebnih predlogah, ostanejo veljavna do 10. januarja 2028.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279CC95D" w14:textId="77777777" w:rsidR="00484245" w:rsidRPr="00484245" w:rsidRDefault="00484245" w:rsidP="00484245">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484245">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">Te predloge ne predvidevajo razčlenitve količin ulova po plovilih, temveč le seznam plovil in s tem povezanih skupnih iztovarjanj. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B4212B" w14:textId="59682EEB" w:rsidR="00484245" w:rsidRPr="00484245" w:rsidRDefault="00484245" w:rsidP="00484245">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
@@ -2743,106 +6645,116 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">Primer: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62874F98" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0566B6" w14:textId="0ACEB083" w:rsidR="00C8292C" w:rsidRPr="00C87411" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t xml:space="preserve">I.Blago </w:t>
-[...36 lines deleted...]
-      <w:pPr>
+        <w:t>I.Blago</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C87411">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764254EA" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8292C">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>030471XX          neto teža 1500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C09E80" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8292C">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>030472XX          neto teža 2500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8D7A54" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579ABC96" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C87411" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
         <w:t xml:space="preserve">II. Plovila : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664198B0" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">ABC                    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8B7BBD" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
@@ -3061,50 +6973,51 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58FCFD25" w14:textId="3D320917" w:rsidR="00484245" w:rsidRPr="00BB3A07" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S funkcijo, ki bo na voljo od začetka februarja, bo operater lahko vse deklarirane količine dodelil le enemu plovilu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B49B9B5" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>ABC                     030471XX          1500 kg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566657E1" w14:textId="77777777" w:rsidR="00C8292C" w:rsidRPr="00C8292C" w:rsidRDefault="00C8292C" w:rsidP="00C8292C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8292C">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
@@ -3289,310 +7202,381 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2) Neposredni iztovori plovil iz tretjih držav pristaniščih EU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E0435F" w14:textId="77777777" w:rsidR="00F476FA" w:rsidRPr="00C87411" w:rsidRDefault="00F476FA" w:rsidP="002106F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>a) Pred iztovorom v pristanišču EU</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">a) Pred </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C87411">
-        <w:rPr>
-[...101 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>iztovorom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="48CCFB19" w14:textId="77777777" w:rsidR="00ED6C51" w:rsidRPr="00C87411" w:rsidRDefault="00D61D34" w:rsidP="002106F2">
+        <w:t xml:space="preserve"> v pristanišču EU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E2A92D" w14:textId="77777777" w:rsidR="00C0383E" w:rsidRPr="00C87411" w:rsidRDefault="00F476FA" w:rsidP="002106F2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uvoznik predloži izjavo uvoznika (IM) pristojnim organom države članice na podlagi novega potrdila o ulovu z navedeno neto težo v sistemu CATCH. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED6C51" w:rsidRPr="00C87411">
+        <w:t xml:space="preserve">V skladu s členom 6 uredbe št. 1005/2008 je za posredovanje potrdila o ulovu pristojnim pristaniškim organom za izvajanje inšpekcij v pristanišču, skupaj z ocenjeno količino iztovorjenega ulova, odgovoren kapitan ribiškega plovila ali njegov zastopnik. Predhodni prihod v pristanišče mora namreč biti »spremljan s potrdilom o ulovu, potrjenim v skladu s poglavjem III, če ribiško plovilo tretje države prevaža ribiške proizvode«. Zato mora </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0383E" w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
-[...6 lines deleted...]
-        <w:spacing w:before="120"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kapitan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plovila tretje države ali njegov zastopnik to potrdilo o ulovu posredovati </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0383E" w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pristojnim organom države članice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B230FE" w14:textId="46925EFA" w:rsidR="00F476FA" w:rsidRPr="00C87411" w:rsidRDefault="00F476FA" w:rsidP="002106F2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta postopek se uporablja tudi za plovila tretjih držav, za katera je bila vzpostavljena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>interoperabilnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med sistemom CATCH in informacijskim sistemom države zastave. Potrdila o ulovu z ocenjeno količino iztovorjenega ulova ni mogoče predložiti v sistem CATCH pristojnim organom držav</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0383E" w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> članic</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0383E" w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odgovorn</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0383E" w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za odobritev uvoza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DAE3E4" w14:textId="77777777" w:rsidR="00D61D34" w:rsidRPr="00C87411" w:rsidRDefault="00D61D34" w:rsidP="002106F2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>c) Če se ribiški proizvodi iztovorijo zgolj zaradi tranzita (niso namenjeni uvozu v EU)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DF0DEED" w14:textId="77777777" w:rsidR="00ED6C51" w:rsidRPr="00C87411" w:rsidRDefault="00ED6C51" w:rsidP="002106F2">
+        <w:t>b) Po iztovoru in tehtanju ribiških proizvodov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CCFB19" w14:textId="77777777" w:rsidR="00ED6C51" w:rsidRPr="00C87411" w:rsidRDefault="00D61D34" w:rsidP="002106F2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uvoznik predloži izjavo uvoznika (IM) pristojnim organom države članice na podlagi novega potrdila o ulovu z navedeno neto težo v sistemu CATCH. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6C51" w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>Uvoznik je lahko kupec blaga ali pa dražba, prek katere se ribiški proizvodi prodajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6058E909" w14:textId="77777777" w:rsidR="00ED6C51" w:rsidRPr="00C87411" w:rsidRDefault="00ED6C51" w:rsidP="002106F2">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sl-SI"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sl-SI"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">3) SANTE Helpdesk </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>c) Če se ribiški proizvodi iztovorijo zgolj zaradi tranzita (niso namenjeni uvozu v EU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF0DEED" w14:textId="77777777" w:rsidR="00ED6C51" w:rsidRPr="00C87411" w:rsidRDefault="00ED6C51" w:rsidP="002106F2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>V tem primeru se uporablja samo zgoraj navedena točka a). V skladu z IUU uredbo ni treba predložiti nobene dodatne dokumentacije.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F098FFE" w14:textId="77777777" w:rsidR="002106F2" w:rsidRPr="00C87411" w:rsidRDefault="002106F2" w:rsidP="002106F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187FFA6D" w14:textId="3B15D141" w:rsidR="002106F2" w:rsidRPr="00A42FBC" w:rsidRDefault="002106F2" w:rsidP="002106F2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42FBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) SANTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A42FBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Helpdesk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42FBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AF012D" w14:textId="39BB9F59" w:rsidR="002106F2" w:rsidRPr="002106F2" w:rsidRDefault="002106F2" w:rsidP="00A42FBC">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">Od 10. januarja </w:t>
       </w:r>
       <w:r w:rsidR="00A42FBC" w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">2026 dalje je </w:t>
       </w:r>
       <w:r w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SANTE Helpdesk </w:t>
+        <w:t xml:space="preserve"> SANTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A42FBC">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Helpdesk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42FBC">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A42FBC" w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">na razpolago za </w:t>
       </w:r>
       <w:r w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>odgovo</w:t>
       </w:r>
       <w:r w:rsidR="00A42FBC" w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">re in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A42FBC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">vprašanja operaterjev ali pristojnih organov držav članic </w:t>
       </w:r>
@@ -3723,51 +7707,73 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023/2842</w:t>
       </w:r>
       <w:r w:rsidR="00160BFE">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ki so jo sprejeli sozakonodajalci (Svet in Evropski parlament), </w:t>
+        <w:t xml:space="preserve"> ki so jo sprejeli </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF4B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>sozakonodajalci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF4B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Svet in Evropski parlament), </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40122">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>je uporaba sistema CATCH obvezna od 10. januarja 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. Komisija je poskrbela, da je sistem CATCH pripravljen za uporabo, da bo izpolnil zakonsko zahtevo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40DFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
@@ -3777,51 +7783,63 @@
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Zato morajo biti od </w:t>
       </w:r>
       <w:r w:rsidR="00160BFE" w:rsidRPr="00C40DFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10. 1. 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40DFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vsi dokumenti, ki se zahtevajo v okviru sistema potrdil o ulovu, predloženi preko sistema CATCH, ne glede na datum prihoda pošiljk, datum potrditve dokumentov ali datum prejema dokumentov s strani gospodarskih subjektov. </w:t>
+        <w:t xml:space="preserve"> vsi dokumenti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ki se zahtevajo v okviru sistema potrdil o ulovu, predloženi preko sistema CATCH, ne glede na datum prihoda pošiljk, datum potrditve dokumentov ali datum prejema dokumentov s strani gospodarskih subjektov. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8A9EEA" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Slog1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
         <w:t xml:space="preserve">Uvedene pa so nekatere prilagoditve in sicer: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2E7410" w14:textId="16C15BB8" w:rsidR="00EF4B31" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -4108,90 +8126,107 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="668C8215" w14:textId="77777777" w:rsidR="005E77FD" w:rsidRPr="00A40122" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Da se izogne diskriminaciji, je enak pristop ponujen tudi državam s sprejetimi administrativnimi dogovori (Kanada, Norveška, Združene države Amerike, Nova Zelandija, Islandija, Ferski otoki in Južna Afrika). To so države, ki so glede na administrativni dogovor imele drugačno obliko potrdila o ulovu, objavljena pa so bila v izvedbeni uredbi št. 1010/2009. Tem sedmim državam je dodeljeno prehodno obdobje za informacije, ki niso bile predhodno navedene v njihovih posebnih obrazcih. Dvostopenjski pristop jim bo omogočil postopno vključitev v sistem CATCH. V prvih treh mesecih po 10. januarju 2026 sistem CATCH ne bo zavračal potrdil o ulovu, izdanih v starih predlogah potrdil o ulovu. V drugem koraku bodo v dodatnem obdobju treh mesecev uživale enako prožnost </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">kot vse druge države za nova podatkovna polja (tj. če ribolovno orodje, razširjeno območje ulova in podpis kapitana ali imetnika ribolovnega dovoljenja ne bodo izpolnjeni). </w:t>
+        <w:t xml:space="preserve">Da se izogne diskriminaciji, je enak pristop ponujen tudi državam s sprejetimi administrativnimi dogovori (Kanada, Norveška, Združene države Amerike, Nova Zelandija, Islandija, Ferski otoki in Južna Afrika). To so države, ki so glede na administrativni dogovor imele drugačno obliko potrdila o ulovu, objavljena pa so bila v izvedbeni uredbi št. 1010/2009. Tem sedmim državam je dodeljeno prehodno obdobje za informacije, ki niso bile predhodno navedene v njihovih posebnih obrazcih. Dvostopenjski pristop jim bo omogočil postopno vključitev v sistem CATCH. V prvih treh mesecih po 10. januarju 2026 sistem CATCH ne bo zavračal potrdil o ulovu, izdanih v starih predlogah potrdil o ulovu. V drugem koraku bodo v dodatnem obdobju treh mesecev uživale enako prožnost kot vse druge države za nova podatkovna polja (tj. če ribolovno orodje, razširjeno območje ulova in podpis kapitana ali imetnika ribolovnega dovoljenja ne bodo izpolnjeni). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376743A9" w14:textId="77777777" w:rsidR="005E77FD" w:rsidRPr="00A40122" w:rsidRDefault="005E77FD" w:rsidP="005E77FD">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A7814D" w14:textId="71E12D1C" w:rsidR="00EF4B31" w:rsidRPr="005E77FD" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E77FD">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>Komisija je že vzpostavila interoperabilnost z Norveško, Novo Zelandijo, Islandijo in Ferskimi otoki za potrdila o ulovu od 10. januarja 2026. Za Norveško in Ferske otoke ter morda tudi Islandijo bo od 10. januarja 2026 interoperabilnost tudi za njihove izjave o predelavi.</w:t>
+        <w:t xml:space="preserve">Komisija je že vzpostavila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E77FD">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>interoperabilnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E77FD">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z Norveško, Novo Zelandijo, Islandijo in Ferskimi otoki za potrdila o ulovu od 10. januarja 2026. Za Norveško in Ferske otoke ter morda tudi Islandijo bo od 10. januarja 2026 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E77FD">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>interoperabilnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E77FD">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tudi za njihove izjave o predelavi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1849E1" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Slog1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D70D96" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRDefault="00000000" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Slog1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4B31">
         <w:t>Kanada in Južna Afrika so svojo predlogo potrdila o ulovu prilagodile novim zahtevam EU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65310CF4" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00EF4B31" w:rsidP="00EF4B31">
       <w:pPr>
@@ -4225,61 +8260,85 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>V pri</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">meru nedostopnosti sistema CATCH in v skladu z 9. točko 6a člena Izvedbene uredbe 1010/2009 (kakor je bila spremenjena z Izvedbeno uredbo Komisije (EU) 2025/1522 z dne 28. julija 2025) so na uradni spletni strani </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="008F28E9" w:rsidRPr="008F28E9">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="sl-SI"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:t>DG MARE – Templates CATCH</w:t>
+          <w:t xml:space="preserve">DG MARE – </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="008F28E9" w:rsidRPr="008F28E9">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Templates</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="008F28E9" w:rsidRPr="008F28E9">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> CATCH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF4B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> na voljo izpolnljive tiskane ali elektronske predloge. Poleg tega, kot je navedeno v navedenem členu, mora uvoznik, ko je sistem ponovno na voljo, v sistem CATCH </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">vnesti podatke, zabeležene v tiskanih ali elektronskih predlogah, ki jih je mogoče izpolniti in jih kot dokazila priložiti v sistem CATCH. Ti dokumenti vsebujejo besedilo </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:ascii="72" w:eastAsia="Aptos" w:hAnsi="72" w:cs="72"/>
@@ -4296,63 +8355,98 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pripravljeno v času izrednih ukrepov</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:ascii="72" w:eastAsia="Aptos" w:hAnsi="72" w:cs="72"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Poleg tega, kot je navedeno v vprašanju 13 </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">. Poleg tega, kot je navedeno v vprašanju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87411">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">13 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00EF4B31" w:rsidRPr="00C87411">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="sl-SI"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:t>pogosto zastavljenih vprašanj (FAQs)</w:t>
+          <w:t>pogosto zastavljenih vprašanj (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00EF4B31" w:rsidRPr="00C87411">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>FAQs</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00EF4B31" w:rsidRPr="00C87411">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="sl-SI"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C87411">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>, se načrtovano vzdrževanje in morebitna nedostopnost sistema TRACES NT vnaprej napove z opozorilnimi sporočili na platformi TRACES NT vsem uporabnikom. Ko se prijavite, lahko vidite ta opozorila.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1E5540" w14:textId="77777777" w:rsidR="00EF4B31" w:rsidRPr="00EF4B31" w:rsidRDefault="00EF4B31" w:rsidP="00EF4B31">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -4412,79 +8506,79 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EF5C0CF" w14:textId="77777777" w:rsidR="008F28E9" w:rsidRPr="00BC2517" w:rsidRDefault="00000000" w:rsidP="005149DF">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Objava: Internet FURS/Intranet</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F28E9" w:rsidRPr="00BC2517" w:rsidSect="00F0025B">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1268" w:bottom="1134" w:left="1701" w:header="964" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="175FCB82" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
+    <w:p w14:paraId="49639E0E" w14:textId="77777777" w:rsidR="00E502E1" w:rsidRDefault="00E502E1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="489617F6" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
+    <w:p w14:paraId="3655B787" w14:textId="77777777" w:rsidR="00E502E1" w:rsidRDefault="00E502E1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4740,61 +8834,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B653A6">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006F142E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CFA88E7" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
+    <w:p w14:paraId="2103DCF2" w14:textId="77777777" w:rsidR="00E502E1" w:rsidRDefault="00E502E1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC91B2F" w14:textId="77777777" w:rsidR="00EF32D9" w:rsidRDefault="00EF32D9">
+    <w:p w14:paraId="2A4B38C5" w14:textId="77777777" w:rsidR="00E502E1" w:rsidRDefault="00E502E1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70AD16B4" w14:textId="77777777" w:rsidR="005254D1" w:rsidRDefault="005254D1">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FC6B65F" w14:textId="77777777" w:rsidR="000B0B21" w:rsidRPr="00110CBD" w:rsidRDefault="000B0B21" w:rsidP="007D75CF">
     <w:pPr>
@@ -5193,51 +9287,69 @@
       </w:rPr>
       <w:t>Generalni finančni urad</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="78EB4019" w14:textId="77777777" w:rsidR="005254D1" w:rsidRPr="008F3500" w:rsidRDefault="00000000" w:rsidP="005254D1">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5112"/>
       </w:tabs>
       <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
-      <w:t>Šmartinska cesta 55, p.p. 631</w:t>
+      <w:t xml:space="preserve">Šmartinska cesta 55, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="sl-SI"/>
+      </w:rPr>
+      <w:t>p.p</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="sl-SI"/>
+      </w:rPr>
+      <w:t>. 631</w:t>
     </w:r>
     <w:r w:rsidRPr="008F3500">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
       <w:t>1001 Ljubljana</w:t>
     </w:r>
     <w:r w:rsidRPr="008F3500">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">T: </w:t>
@@ -5539,50 +9651,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="095D6C3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F00E65A"/>
+    <w:lvl w:ilvl="0" w:tplc="0424000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE25CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D24329E"/>
     <w:lvl w:ilvl="0" w:tplc="0CD0F384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B91267D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -5630,51 +9828,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="454A84D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="395A7E5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15185C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF06C40C"/>
     <w:lvl w:ilvl="0" w:tplc="1B40B4DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="128CF65C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -5722,51 +9920,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1B70097E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8402AAB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246E3D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9236B640"/>
     <w:lvl w:ilvl="0" w:tplc="0424000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5835,51 +10033,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="254F0202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25E0665E"/>
     <w:lvl w:ilvl="0" w:tplc="543ACA66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Slog1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56CE7DD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5E2AE2B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5922,51 +10120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D17E6CB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4B6E1EE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C3C3763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4B87F90"/>
     <w:lvl w:ilvl="0" w:tplc="04240001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0D280512">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -6034,51 +10232,51 @@
     <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D072372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94FE8146"/>
     <w:lvl w:ilvl="0" w:tplc="66F072E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5836951A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6150,51 +10348,51 @@
     <w:lvl w:ilvl="7" w:tplc="97C614B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59C4100A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0107C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6B86874"/>
     <w:lvl w:ilvl="0" w:tplc="0424000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6236,51 +10434,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32D666DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BB2CE12"/>
     <w:lvl w:ilvl="0" w:tplc="0424000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6322,51 +10520,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38914335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9FCFB54"/>
     <w:lvl w:ilvl="0" w:tplc="0424000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6408,51 +10606,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41CA247D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD6840F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0424000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D53A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3B46078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6524,51 +10808,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45CE205A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0054FCA6"/>
     <w:lvl w:ilvl="0" w:tplc="108402F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="¾"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5DA4AD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6637,51 +10921,250 @@
     <w:lvl w:ilvl="7" w:tplc="813E879E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1E6A2994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45DA0DB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF9A8584"/>
+    <w:lvl w:ilvl="0" w:tplc="D4C88910">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BE47FF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B100C8C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0424000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63AA4C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="092E92F6"/>
     <w:lvl w:ilvl="0" w:tplc="908A6EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C847F74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6750,51 +11233,51 @@
     <w:lvl w:ilvl="7" w:tplc="B5C84C92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E9B0BC68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67975471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="340050FC"/>
     <w:lvl w:ilvl="0" w:tplc="A4443896">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6862,373 +11345,493 @@
     <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3B2DF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD7046AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0424000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2146969133">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="511383165">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1824151929">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="511383165">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="1102605714">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1824151929">
+  <w:num w:numId="5" w16cid:durableId="2136556720">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1476950127">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="53552287">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1231581319">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1217090002">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1102605714">
-[...11 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1231581319">
+  <w:num w:numId="10" w16cid:durableId="532814139">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1300039766">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="965280876">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="430975299">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1099718802">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1760443385">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1975866493">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2058972956">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="847326923">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="998000782">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1077244834">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="0001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="284"/>
   <w:drawingGridVerticalSpacing w:val="284"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B0438"/>
     <w:rsid w:val="000063FF"/>
     <w:rsid w:val="000206AE"/>
     <w:rsid w:val="00023A88"/>
     <w:rsid w:val="00023AD0"/>
     <w:rsid w:val="000636E1"/>
     <w:rsid w:val="0008352D"/>
     <w:rsid w:val="00092FC1"/>
     <w:rsid w:val="000A07CE"/>
     <w:rsid w:val="000A2C92"/>
     <w:rsid w:val="000A7238"/>
     <w:rsid w:val="000B0B21"/>
     <w:rsid w:val="000C731F"/>
     <w:rsid w:val="000D08A9"/>
     <w:rsid w:val="000E2F2B"/>
     <w:rsid w:val="000E7875"/>
     <w:rsid w:val="000F3D38"/>
     <w:rsid w:val="00110CBD"/>
+    <w:rsid w:val="0012259A"/>
     <w:rsid w:val="00123D7D"/>
     <w:rsid w:val="001357B2"/>
     <w:rsid w:val="00151388"/>
     <w:rsid w:val="00151872"/>
     <w:rsid w:val="00160BFE"/>
     <w:rsid w:val="00160E5F"/>
     <w:rsid w:val="001A3BA5"/>
     <w:rsid w:val="001F3B21"/>
+    <w:rsid w:val="001F6BC0"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="00202A77"/>
     <w:rsid w:val="00207DC8"/>
     <w:rsid w:val="002106F2"/>
     <w:rsid w:val="002112A3"/>
     <w:rsid w:val="002118D9"/>
     <w:rsid w:val="00232E47"/>
+    <w:rsid w:val="00240AA9"/>
     <w:rsid w:val="0024583F"/>
     <w:rsid w:val="00261D80"/>
     <w:rsid w:val="00261D99"/>
     <w:rsid w:val="00262960"/>
     <w:rsid w:val="00271CE5"/>
     <w:rsid w:val="0027713E"/>
     <w:rsid w:val="00282020"/>
     <w:rsid w:val="00282A2F"/>
     <w:rsid w:val="00285890"/>
     <w:rsid w:val="002934F1"/>
     <w:rsid w:val="00296D93"/>
     <w:rsid w:val="00297F27"/>
     <w:rsid w:val="002A4B44"/>
     <w:rsid w:val="002C7EEB"/>
     <w:rsid w:val="002E26D4"/>
     <w:rsid w:val="002F1662"/>
     <w:rsid w:val="00304726"/>
     <w:rsid w:val="00315D82"/>
     <w:rsid w:val="00320451"/>
     <w:rsid w:val="003234F6"/>
+    <w:rsid w:val="00337DCE"/>
     <w:rsid w:val="00346145"/>
     <w:rsid w:val="00352109"/>
     <w:rsid w:val="003636BF"/>
     <w:rsid w:val="00370AA7"/>
     <w:rsid w:val="00371034"/>
     <w:rsid w:val="0037479F"/>
     <w:rsid w:val="00377950"/>
     <w:rsid w:val="003828AD"/>
     <w:rsid w:val="003845B4"/>
     <w:rsid w:val="00387B1A"/>
     <w:rsid w:val="0039148F"/>
     <w:rsid w:val="003A5679"/>
     <w:rsid w:val="003B09A4"/>
     <w:rsid w:val="003B5CF4"/>
     <w:rsid w:val="003C28AA"/>
     <w:rsid w:val="003C3B1D"/>
     <w:rsid w:val="003D0306"/>
     <w:rsid w:val="003E1C74"/>
+    <w:rsid w:val="003E6A6F"/>
     <w:rsid w:val="003E7E9E"/>
     <w:rsid w:val="003F4966"/>
     <w:rsid w:val="00414F2B"/>
     <w:rsid w:val="0042671A"/>
     <w:rsid w:val="00464335"/>
     <w:rsid w:val="00484245"/>
     <w:rsid w:val="00484A06"/>
     <w:rsid w:val="004A2490"/>
     <w:rsid w:val="004A4233"/>
     <w:rsid w:val="004A6A59"/>
     <w:rsid w:val="004B160E"/>
     <w:rsid w:val="004E3584"/>
     <w:rsid w:val="004F561D"/>
+    <w:rsid w:val="004F5672"/>
     <w:rsid w:val="0050296F"/>
     <w:rsid w:val="005149DF"/>
     <w:rsid w:val="005177DF"/>
     <w:rsid w:val="005254D1"/>
     <w:rsid w:val="00525C18"/>
     <w:rsid w:val="00526246"/>
     <w:rsid w:val="00532C59"/>
     <w:rsid w:val="0055206D"/>
     <w:rsid w:val="00567106"/>
     <w:rsid w:val="005709F2"/>
     <w:rsid w:val="005814CF"/>
     <w:rsid w:val="005916E5"/>
     <w:rsid w:val="0059194D"/>
     <w:rsid w:val="005B0438"/>
+    <w:rsid w:val="005D4790"/>
     <w:rsid w:val="005E1D3C"/>
     <w:rsid w:val="005E77FD"/>
     <w:rsid w:val="006268BE"/>
     <w:rsid w:val="00632253"/>
     <w:rsid w:val="00642714"/>
     <w:rsid w:val="00643C4E"/>
     <w:rsid w:val="006455CE"/>
+    <w:rsid w:val="00674001"/>
     <w:rsid w:val="00694B33"/>
     <w:rsid w:val="006C4AE3"/>
+    <w:rsid w:val="006C795D"/>
     <w:rsid w:val="006D42D9"/>
     <w:rsid w:val="006D4AF1"/>
     <w:rsid w:val="006D55B4"/>
     <w:rsid w:val="006F142E"/>
     <w:rsid w:val="00726463"/>
     <w:rsid w:val="00733017"/>
     <w:rsid w:val="00751D38"/>
     <w:rsid w:val="00757C46"/>
     <w:rsid w:val="00765527"/>
     <w:rsid w:val="00775FED"/>
     <w:rsid w:val="00780335"/>
     <w:rsid w:val="00783310"/>
     <w:rsid w:val="00794B95"/>
     <w:rsid w:val="00794E63"/>
     <w:rsid w:val="007952B4"/>
+    <w:rsid w:val="007A2302"/>
     <w:rsid w:val="007A4A6D"/>
     <w:rsid w:val="007D05C8"/>
     <w:rsid w:val="007D1BCF"/>
     <w:rsid w:val="007D75CF"/>
     <w:rsid w:val="007E6DC5"/>
     <w:rsid w:val="008078F7"/>
     <w:rsid w:val="00822504"/>
     <w:rsid w:val="008446C0"/>
     <w:rsid w:val="0088043C"/>
     <w:rsid w:val="008906C9"/>
+    <w:rsid w:val="00895725"/>
     <w:rsid w:val="008A5918"/>
     <w:rsid w:val="008B2E72"/>
     <w:rsid w:val="008B3C84"/>
+    <w:rsid w:val="008B47D9"/>
     <w:rsid w:val="008C00F2"/>
     <w:rsid w:val="008C5738"/>
     <w:rsid w:val="008D04F0"/>
     <w:rsid w:val="008E1660"/>
     <w:rsid w:val="008E2D84"/>
     <w:rsid w:val="008F28E9"/>
     <w:rsid w:val="008F3500"/>
     <w:rsid w:val="009022B3"/>
     <w:rsid w:val="00924E3C"/>
     <w:rsid w:val="00925A8B"/>
     <w:rsid w:val="00935ABF"/>
     <w:rsid w:val="00936DAC"/>
     <w:rsid w:val="009432AC"/>
+    <w:rsid w:val="00953CAA"/>
     <w:rsid w:val="009612BB"/>
     <w:rsid w:val="009B0295"/>
     <w:rsid w:val="009C5340"/>
     <w:rsid w:val="009E42F2"/>
     <w:rsid w:val="00A00D2C"/>
     <w:rsid w:val="00A05DC7"/>
     <w:rsid w:val="00A125C5"/>
     <w:rsid w:val="00A12D5C"/>
     <w:rsid w:val="00A216AF"/>
     <w:rsid w:val="00A3267F"/>
     <w:rsid w:val="00A36906"/>
     <w:rsid w:val="00A40122"/>
     <w:rsid w:val="00A42FBC"/>
     <w:rsid w:val="00A45EAF"/>
     <w:rsid w:val="00A5039D"/>
     <w:rsid w:val="00A65EE7"/>
     <w:rsid w:val="00A70133"/>
     <w:rsid w:val="00A72510"/>
     <w:rsid w:val="00AA47FE"/>
     <w:rsid w:val="00AC05DE"/>
     <w:rsid w:val="00AC56FF"/>
     <w:rsid w:val="00AC5C16"/>
     <w:rsid w:val="00AD5A5B"/>
     <w:rsid w:val="00AE1792"/>
     <w:rsid w:val="00AE2D7F"/>
     <w:rsid w:val="00AE400A"/>
     <w:rsid w:val="00AE6C08"/>
     <w:rsid w:val="00B011EA"/>
     <w:rsid w:val="00B038B1"/>
     <w:rsid w:val="00B17141"/>
     <w:rsid w:val="00B31575"/>
     <w:rsid w:val="00B62CE5"/>
     <w:rsid w:val="00B63BD4"/>
     <w:rsid w:val="00B653A6"/>
     <w:rsid w:val="00B677B6"/>
     <w:rsid w:val="00B7195E"/>
     <w:rsid w:val="00B8547D"/>
     <w:rsid w:val="00BA2AFC"/>
     <w:rsid w:val="00BB3A07"/>
     <w:rsid w:val="00BC2517"/>
     <w:rsid w:val="00BC61EF"/>
     <w:rsid w:val="00BE423F"/>
     <w:rsid w:val="00BF4E0F"/>
     <w:rsid w:val="00BF75C5"/>
     <w:rsid w:val="00C0383E"/>
     <w:rsid w:val="00C12DEE"/>
     <w:rsid w:val="00C1397D"/>
+    <w:rsid w:val="00C23453"/>
     <w:rsid w:val="00C250D5"/>
     <w:rsid w:val="00C40DFC"/>
     <w:rsid w:val="00C47F8D"/>
     <w:rsid w:val="00C5171C"/>
     <w:rsid w:val="00C52DAE"/>
     <w:rsid w:val="00C57EED"/>
     <w:rsid w:val="00C81391"/>
     <w:rsid w:val="00C8292C"/>
     <w:rsid w:val="00C87411"/>
     <w:rsid w:val="00C92898"/>
     <w:rsid w:val="00C97222"/>
     <w:rsid w:val="00CA28CB"/>
+    <w:rsid w:val="00CE34C3"/>
     <w:rsid w:val="00CE7514"/>
+    <w:rsid w:val="00D02625"/>
     <w:rsid w:val="00D248DE"/>
     <w:rsid w:val="00D25427"/>
     <w:rsid w:val="00D31B74"/>
     <w:rsid w:val="00D3564D"/>
     <w:rsid w:val="00D61D34"/>
     <w:rsid w:val="00D8542D"/>
     <w:rsid w:val="00DB11E1"/>
     <w:rsid w:val="00DB4E6F"/>
     <w:rsid w:val="00DC16C5"/>
     <w:rsid w:val="00DC62F6"/>
     <w:rsid w:val="00DC6A71"/>
     <w:rsid w:val="00DD6CC3"/>
     <w:rsid w:val="00DE5B46"/>
     <w:rsid w:val="00E0357D"/>
     <w:rsid w:val="00E20A8F"/>
     <w:rsid w:val="00E24EC2"/>
     <w:rsid w:val="00E447E8"/>
+    <w:rsid w:val="00E502E1"/>
     <w:rsid w:val="00E51C0F"/>
     <w:rsid w:val="00E81BFF"/>
     <w:rsid w:val="00E8201C"/>
     <w:rsid w:val="00E94ECF"/>
     <w:rsid w:val="00EA0E3C"/>
     <w:rsid w:val="00EB1176"/>
     <w:rsid w:val="00EB66BB"/>
     <w:rsid w:val="00ED00D1"/>
     <w:rsid w:val="00ED27F8"/>
     <w:rsid w:val="00ED6C51"/>
     <w:rsid w:val="00ED7E82"/>
     <w:rsid w:val="00EF3280"/>
     <w:rsid w:val="00EF32D9"/>
     <w:rsid w:val="00EF4B31"/>
     <w:rsid w:val="00EF63CC"/>
     <w:rsid w:val="00F0025B"/>
     <w:rsid w:val="00F02E53"/>
+    <w:rsid w:val="00F07C4B"/>
     <w:rsid w:val="00F1126C"/>
     <w:rsid w:val="00F240BB"/>
     <w:rsid w:val="00F42CE8"/>
     <w:rsid w:val="00F46724"/>
     <w:rsid w:val="00F476FA"/>
     <w:rsid w:val="00F47F58"/>
     <w:rsid w:val="00F57FED"/>
     <w:rsid w:val="00F6644A"/>
     <w:rsid w:val="00F94746"/>
     <w:rsid w:val="00FD746A"/>
     <w:rsid w:val="00FE6E11"/>
     <w:rsid w:val="00FF68BC"/>
     <w:rsid w:val="00FF782C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8191,51 +12794,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="232325303">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/imsoc-guide/tracesnt-help/Content/en/documents-certificates/catch/operator/importation.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fu.gov.si/carina/prepovedi_in_omejitve/ribiski_proizvodi/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceans-and-fisheries.ec.europa.eu/publications/templates-catch_en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gfu.fu@gov.si" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/circabc-ewpp/d/d/workspace/SpacesStore/b76241a8-092d-4c53-b31d-f9279616df11/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceans-and-fisheries.ec.europa.eu/publications/templates-catch_en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gfu.fu@gov.si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/imsoc-guide/tracesnt-help/Content/en/documents-certificates/catch/operator/importation.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACES-Support@ec.europa.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fu.gov.si/carina/prepovedi_in_omejitve/ribiski_proizvodi/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fu.gov.si/carina/prepovedi_in_omejitve/ribiski_proizvodi/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Dokumenti\!Odd.%20za%20financiranje\FURS\Informacijska%20tehnologija\Dokumentni%20sistem\Predloge%20dokumentov\GFU%20DT1.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8503,74 +13106,74 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45005129-4493-4762-B20F-94013FFA27A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>GFU DT1</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>12940</Characters>
+  <Pages>8</Pages>
+  <Words>3398</Words>
+  <Characters>19369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>161</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Številka: </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Davčna Uprava RS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15180</CharactersWithSpaces>
+  <CharactersWithSpaces>22722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jelka Strgar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>